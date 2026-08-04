--- v5 (2026-03-15)
+++ v6 (2026-08-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$I$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
-    <t>Прайс-лист на 16.03.2026</t>
+    <t>Прайс-лист на 04.08.2026</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Псевдоним</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>MSRP цена</t>
   </si>
   <si>
     <t>Текущая цена</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Миниатюра</t>
   </si>
@@ -2483,32 +2483,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MACMY.RU Price Generator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>macmy.ru catalog price 16.03.2026</dc:title>
+  <dc:title>macmy.ru catalog price 04.08.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>