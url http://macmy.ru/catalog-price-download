--- v6 (2026-08-04)
+++ v7 (2026-08-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$I$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
-    <t>Прайс-лист на 04.08.2026</t>
+    <t>Прайс-лист на 24.08.2026</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Псевдоним</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>MSRP цена</t>
   </si>
   <si>
     <t>Текущая цена</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Миниатюра</t>
   </si>
@@ -184,86 +184,86 @@
   <si>
     <t>MY6PIN8PIN</t>
   </si>
   <si>
     <t>MacMy Mini 6PIN в 6 и 2PIN</t>
   </si>
   <si>
     <t>MY6PIN62PIN</t>
   </si>
   <si>
     <t>Zotac GTX 680 2Gb</t>
   </si>
   <si>
     <t>видеокарта для Mac Pro</t>
   </si>
   <si>
     <t>ZGTX6802GBDR5</t>
   </si>
   <si>
     <t>Zotac GTX 680 4Gb</t>
   </si>
   <si>
     <t>ZGTX6804GBDR5</t>
   </si>
   <si>
+    <t>Gigabyte GTX 680 2Gb</t>
+  </si>
+  <si>
+    <t>GGTX6802GBDR5</t>
+  </si>
+  <si>
     <t>Gigabyte GTX 680 4Gb</t>
   </si>
   <si>
     <t>GGTX6804GBDR5</t>
   </si>
   <si>
-    <t>Gigabyte GTX 680 2Gb</t>
-[...4 lines deleted...]
-  <si>
     <t>MSI GTX 680 Twin Frozr III 2Gb</t>
   </si>
   <si>
     <t>MSI6802GTFIII</t>
   </si>
   <si>
     <t>MSI GTX 680 Lightning 2Gb</t>
   </si>
   <si>
     <t>MGTX6802GBDR5</t>
   </si>
   <si>
+    <t>Asus GTX 680 2Gb</t>
+  </si>
+  <si>
+    <t>AGTX6802GBDR5</t>
+  </si>
+  <si>
     <t>Asus GTX 680 4Gb</t>
   </si>
   <si>
     <t>AGTX6804GBDR5</t>
   </si>
   <si>
-    <t>Asus GTX 680 2Gb</t>
-[...4 lines deleted...]
-  <si>
     <t>EVGA GTX 680 SC Signature 2GB</t>
   </si>
   <si>
     <t>EGTX6802GBSC</t>
   </si>
   <si>
     <t>EVGA GTX 680 4Gb</t>
   </si>
   <si>
     <t>EGTX6804GBDR5</t>
   </si>
   <si>
     <t>EVGA GTX 680 FTW Plus 4GB</t>
   </si>
   <si>
     <t>EGTX6804GBPL</t>
   </si>
   <si>
     <t>ATI Radeon HD2600XT 256Мб</t>
   </si>
   <si>
     <t>ARHD2600256XT</t>
   </si>
   <si>
     <t>ATI Radeon HD 5770</t>
@@ -331,63 +331,63 @@
   <si>
     <t>AMB988ZAEXT</t>
   </si>
   <si>
     <t>Apple MB987Z/A Wi-Fi</t>
   </si>
   <si>
     <t>AMB987ZAEXT</t>
   </si>
   <si>
     <t>Apple DPS-980BB</t>
   </si>
   <si>
     <t>блок питания для Mac Pro 3.1</t>
   </si>
   <si>
     <t>APN6140409</t>
   </si>
   <si>
     <t>Apple Bluetooth MA687ZM/A</t>
   </si>
   <si>
     <t>AMA687ZMAED</t>
   </si>
   <si>
+    <t>MacMy 3.1 Processor Upgrade Kit</t>
+  </si>
+  <si>
+    <t>MYP31UPGKIT</t>
+  </si>
+  <si>
     <t>MacMy PCI-e в 4 порта USB 3.0</t>
   </si>
   <si>
     <t>адаптер для Mac Pro</t>
   </si>
   <si>
     <t>MYPCIE4PUSB30</t>
-  </si>
-[...4 lines deleted...]
-    <t>MYP31UPGKIT</t>
   </si>
   <si>
     <t>MacMy PCIe to SATA III SSD</t>
   </si>
   <si>
     <t>PCIESATAIIISSD</t>
   </si>
   <si>
     <t>Orico PCI-e в 4 порта USB 3.0</t>
   </si>
   <si>
     <t>адаптер для Mac</t>
   </si>
   <si>
     <t>ORPCIE4PUSB30</t>
   </si>
   <si>
     <t>Orico 2.5 в 3.5 SSD-HDD</t>
   </si>
   <si>
     <t>O25SSD35HDD</t>
   </si>
   <si>
     <t>Elecom M-XT4DRBK</t>
   </si>
@@ -789,51 +789,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mac-pro-eight-core-32-ghz_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mac-pro-eight-core-32-ghz_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mac-pro-eight-core-32-ghz" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mac-pro-quad-core-28-ghz_id1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mac-pro-quad-core-28-ghz_id1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mac-pro-quad-core-28-ghz" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mac-pro-eight-core-30-ghz_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mac-pro-eight-core-30-ghz_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mac-pro-eight-core-30-ghz" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mac-pro-eight-core-28-ghz_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mac-pro-eight-core-28-ghz_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mac-pro-eight-core-28-ghz" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-4gb-x-1-sht-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-4gb-x-1-sht-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/4gbx1-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-16gb-4-x-4-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-16gb-4-x-4-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/16gb-4x4-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-8gb-4-x-2-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-8gb-4-x-2-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/8gb-2x4-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-2gb-x-1-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id25_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-2gb-x-1-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id25_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-2gbx1-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-64gb-8-x-16-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id43_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-64gb-8-x-16-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id43_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-64gb-1333mhz-ecc-ddr3" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-2gb-x-1-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id25_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-2gb-x-1-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id25_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-1gbx1-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-32gb-8-x-4-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id42_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-32gb-8-x-4-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id42_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-32gb-1333mhz-ecc-ddr3" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-2gb-x-2-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id26_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-2gb-x-2-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id26_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-2gbx2-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-16gb-8-x-2-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id41_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-16gb-8-x-2-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id41_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-16gb-1333mhz-ecc-ddr3" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/hynix/0/hynix-96gb-16-x-6-1333-mgc-ecc-ddr3_id48_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/hynix/0/thumbs/t_hynix-96gb-16-x-6-1333-mgc-ecc-ddr3_id48_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/hynix-96gb-1333mhz-ecc-ddr3" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/hynix/0/hynix-48gb-16-x-3-1333-mgc-ecc-ddr3_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/hynix/0/thumbs/t_hynix-48gb-16-x-3-1333-mgc-ecc-ddr3_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/hynix-48gb-1333mhz-ecc-ddr3" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-mini-6pin-v-8pin-kabel-pitaniya-videokarti-mac-pro-g5_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-mini-6pin-v-8pin-kabel-pitaniya-videokarti-mac-pro-g5_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/mini6pin-8pin-cabel-pcie-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-mini-6pin-v-6-i-2pin-kabel-pitaniya-videokarti-mac-pro_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-mini-6pin-v-6-i-2pin-kabel-pitaniya-videokarti-mac-pro_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/mini6pin-6plus2pin-cabel-pcie-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/zotac-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id9_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_zotac-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id9_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/zotac-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/zotac-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id9_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_zotac-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id9_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/zotac-gtx-680-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gigabyte/0/gigabyte-gtx-680-4gb-ddr5-videokarta-dlya-mac-pro_id27_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gigabyte/0/thumbs/t_gigabyte-gtx-680-4gb-ddr5-videokarta-dlya-mac-pro_id27_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/gigabyte-gtx-680-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/gigabyte-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id11_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_gigabyte-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id11_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/gigabyte-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/msi/0/msi-gtx-680-twinfrozr-iii-2gb-videokarta-dlya-mac-pro_id32_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/msi/0/thumbs/t_msi-gtx-680-twinfrozr-iii-2gb-videokarta-dlya-mac-pro_id32_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/msi-gtx-680-tf3-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/msi-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_msi-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/msi-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gigabyte/0/asus-gtx-680-4gb-videokarta-dlya-mac-pro_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gigabyte/0/thumbs/t_asus-gtx-680-4gb-videokarta-dlya-mac-pro_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/asus-gtx-680-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/asus-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_asus-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/asus-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/evga/0/evga-gtx-680-sc-signature-2gb-videokarta-dlya-mac-pro_id44_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/evga/0/thumbs/t_evga-gtx-680-sc-signature-2gb-videokarta-dlya-mac-pro_id44_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/evga-gtx-680-sc-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/evga-gtx-680-4gb-ddr5-videokarta-dlya-mac-pro_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_evga-gtx-680-4gb-ddr5-videokarta-dlya-mac-pro_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/evga-gtx-680-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/evga/0/evga-gtx-680-sc-signature-2gb-videokarta-dlya-mac-pro_id44_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/evga/0/thumbs/t_evga-gtx-680-sc-signature-2gb-videokarta-dlya-mac-pro_id44_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/evga-gtx-680-plus-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/0/ati-radeon-hd2600xt-256mb-videokarta-dlya-mac-pro_id15_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/0/thumbs/t_ati-radeon-hd2600xt-256mb-videokarta-dlya-mac-pro_id15_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/ati-radeon-hd2600xt-256mb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/ati/0/ati-radeon-hd-5770-videokarta-dlya-mac-pro_id40_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/ati/0/thumbs/t_ati-radeon-hd-5770-videokarta-dlya-mac-pro_id40_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/ati-radeon-hd5770-1gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/pover color/0/pover-color-ati-hd4870-512mb-videokarta-dlya-mac-pro_id16_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/pover color/0/thumbs/t_pover-color-ati-hd4870-512mb-videokarta-dlya-mac-pro_id16_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/power-color-ati-hd4870-512mb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/pny/0/pny-quadro-fx-4800-15gb-ddr3-videokarta-mac-edition_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/pny/0/thumbs/t_pny-quadro-fx-4800-15gb-ddr3-videokarta-mac-edition_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/pny-quadro-fx-4800-15gb-gddr3-mac-edition" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/palit/0/palit-gtx-680-2gb_id49_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/palit/0/thumbs/t_palit-gtx-680-2gb_id49_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/palit-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/palit/0/palit-gtx-680-4gb-videokarta-dlya-mac-pro_id34_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/palit/0/thumbs/t_palit-gtx-680-4gb-videokarta-dlya-mac-pro_id34_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/palit-gtx-680-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/asus/0/kfa2-gtx-680-4gb-videokarta-dlya-mac-pro_id33_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/asus/0/thumbs/t_kfa2-gtx-680-4gb-videokarta-dlya-mac-pro_id33_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/kfa-gtx-680-ex-oc-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gainward/0/gainward-gtx-680-phantom-2gb_id50_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gainward/0/thumbs/t_gainward-gtx-680-phantom-2gb_id50_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/gainward-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mac-pro-31-logic-board-materinskaya-plata_id36_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mac-pro-31-logic-board-materinskaya-plata_id36_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mac-pro-31-logic-board" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mb988z-a-wi-fi-modul-dlya-mac-pro_id28_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mb988z-a-wi-fi-modul-dlya-mac-pro_id28_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mb988z-a-wi-fi-extreme" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mb987z-a-wi-fi-modul-dlya-mac-pro_id38_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mb987z-a-wi-fi-modul-dlya-mac-pro_id38_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mb988z-a-wi-fi-extreme-38" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-dps-980bb-blok-pitaniya-dlya-mac-pro-31_id35_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-dps-980bb-blok-pitaniya-dlya-mac-pro-31_id35_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-dps-980bb-power-supply-mp31" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-bluetooth-ma687zm-a-modul-dlya-mac-pro_id37_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-bluetooth-ma687zm-a-modul-dlya-mac-pro_id37_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-ma687zma-bluetooth" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-pci-e-v-4-porta-usb-30-adapter-dlya-mac_id39_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-pci-e-v-4-porta-usb-30-adapter-dlya-mac_id39_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/macmy-pci-e-usb-30-4-ports" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-31-processor-upgrade-kit_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-31-processor-upgrade-kit_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/macmy-31-processor-upgrade-kit" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/sedna/0/sedna-pcie-to-sata-iii-ssd-adapter-dlya-mac-pro_id19_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/sedna/0/thumbs/t_sedna-pcie-to-sata-iii-ssd-adapter-dlya-mac-pro_id19_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/macmy-pcie-to-sata-3-ssd-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/0/orico-pci-e-to-usb-30-adapter-dlya-mac_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/0/thumbs/t_orico-pci-e-to-usb-30-adapter-dlya-mac_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/orico-pci-e-usb-30-4-ports-adapter" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/orico/0/orico-25-v-35-adapter-ssd-dlya-mac-pro_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/orico/0/thumbs/t_orico-25-v-35-adapter-ssd-dlya-mac-pro_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/orico-25-to-35-adapter-ssd-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/elecom/0/elecom-m-xt4drbk-mish-s-trekbollom-dlya-levshi_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/elecom/0/thumbs/t_elecom-m-xt4drbk-mish-s-trekbollom-dlya-levshi_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/elecom-m-xt4drbk-left-hand-trackball" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/intel/0/intel-xeon-e5462-28-ggc-harpertown-processor-dlya-mac-pro-31_id31_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/intel/0/thumbs/t_intel-xeon-e5462-28-ggc-harpertown-processor-dlya-mac-pro-31_id31_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/intel-xeon-e5462-slant-c0-harpertown" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mac-pro-eight-core-32-ghz_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mac-pro-eight-core-32-ghz_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mac-pro-eight-core-32-ghz" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mac-pro-quad-core-28-ghz_id1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mac-pro-quad-core-28-ghz_id1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mac-pro-quad-core-28-ghz" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mac-pro-eight-core-30-ghz_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mac-pro-eight-core-30-ghz_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mac-pro-eight-core-30-ghz" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mac-pro-eight-core-28-ghz_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mac-pro-eight-core-28-ghz_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mac-pro-eight-core-28-ghz" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-4gb-x-1-sht-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-4gb-x-1-sht-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/4gbx1-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-16gb-4-x-4-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-16gb-4-x-4-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/16gb-4x4-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-8gb-4-x-2-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-8gb-4-x-2-800-mgc-ecc-fb-dimm-operativnaya-pamyat_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/8gb-2x4-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-2gb-x-1-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id25_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-2gb-x-1-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id25_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-2gbx1-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-64gb-8-x-16-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id43_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-64gb-8-x-16-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id43_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-64gb-1333mhz-ecc-ddr3" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-2gb-x-1-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id25_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-2gb-x-1-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id25_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-1gbx1-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-32gb-8-x-4-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id42_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-32gb-8-x-4-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id42_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-32gb-1333mhz-ecc-ddr3" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-2gb-x-2-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id26_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-2gb-x-2-sht-800-mgc-ecc-fb-dimm-pamyat-dlya-mac-pro-31_id26_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-2gbx2-800mhz-ecc-fbdimm-memory" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/micron-16gb-8-x-2-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id41_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/micron/0/thumbs/t_micron-16gb-8-x-2-1333-mgc-ecc-ddr3-pamyat-dlya-mac-pro-41-51_id41_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/micron-16gb-1333mhz-ecc-ddr3" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/hynix/0/hynix-96gb-16-x-6-1333-mgc-ecc-ddr3_id48_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/hynix/0/thumbs/t_hynix-96gb-16-x-6-1333-mgc-ecc-ddr3_id48_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/hynix-96gb-1333mhz-ecc-ddr3" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/hynix/0/hynix-48gb-16-x-3-1333-mgc-ecc-ddr3_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/hynix/0/thumbs/t_hynix-48gb-16-x-3-1333-mgc-ecc-ddr3_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/hynix-48gb-1333mhz-ecc-ddr3" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-mini-6pin-v-8pin-kabel-pitaniya-videokarti-mac-pro-g5_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-mini-6pin-v-8pin-kabel-pitaniya-videokarti-mac-pro-g5_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/mini6pin-8pin-cabel-pcie-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-mini-6pin-v-6-i-2pin-kabel-pitaniya-videokarti-mac-pro_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-mini-6pin-v-6-i-2pin-kabel-pitaniya-videokarti-mac-pro_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/mini6pin-6plus2pin-cabel-pcie-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/zotac-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id9_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_zotac-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id9_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/zotac-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/zotac-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id9_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_zotac-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id9_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/zotac-gtx-680-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/gigabyte-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id11_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_gigabyte-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id11_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/gigabyte-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gigabyte/0/gigabyte-gtx-680-4gb-ddr5-videokarta-dlya-mac-pro_id27_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gigabyte/0/thumbs/t_gigabyte-gtx-680-4gb-ddr5-videokarta-dlya-mac-pro_id27_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/gigabyte-gtx-680-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/msi/0/msi-gtx-680-twinfrozr-iii-2gb-videokarta-dlya-mac-pro_id32_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/msi/0/thumbs/t_msi-gtx-680-twinfrozr-iii-2gb-videokarta-dlya-mac-pro_id32_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/msi-gtx-680-tf3-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/msi-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_msi-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/msi-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/asus-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_asus-gtx-680-2gb-ddr5-videokarta-dlya-mac-pro_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/asus-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gigabyte/0/asus-gtx-680-4gb-videokarta-dlya-mac-pro_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gigabyte/0/thumbs/t_asus-gtx-680-4gb-videokarta-dlya-mac-pro_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/asus-gtx-680-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/evga/0/evga-gtx-680-sc-signature-2gb-videokarta-dlya-mac-pro_id44_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/evga/0/thumbs/t_evga-gtx-680-sc-signature-2gb-videokarta-dlya-mac-pro_id44_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/evga-gtx-680-sc-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/evga-gtx-680-4gb-ddr5-videokarta-dlya-mac-pro_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/zotac/0/thumbs/t_evga-gtx-680-4gb-ddr5-videokarta-dlya-mac-pro_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/evga-gtx-680-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/evga/0/evga-gtx-680-sc-signature-2gb-videokarta-dlya-mac-pro_id44_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/evga/0/thumbs/t_evga-gtx-680-sc-signature-2gb-videokarta-dlya-mac-pro_id44_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/evga-gtx-680-plus-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/0/ati-radeon-hd2600xt-256mb-videokarta-dlya-mac-pro_id15_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/0/thumbs/t_ati-radeon-hd2600xt-256mb-videokarta-dlya-mac-pro_id15_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/ati-radeon-hd2600xt-256mb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/ati/0/ati-radeon-hd-5770-videokarta-dlya-mac-pro_id40_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/ati/0/thumbs/t_ati-radeon-hd-5770-videokarta-dlya-mac-pro_id40_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/ati-radeon-hd5770-1gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/pover color/0/pover-color-ati-hd4870-512mb-videokarta-dlya-mac-pro_id16_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/pover color/0/thumbs/t_pover-color-ati-hd4870-512mb-videokarta-dlya-mac-pro_id16_1.gif" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/power-color-ati-hd4870-512mb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/pny/0/pny-quadro-fx-4800-15gb-ddr3-videokarta-mac-edition_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/pny/0/thumbs/t_pny-quadro-fx-4800-15gb-ddr3-videokarta-mac-edition_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/pny-quadro-fx-4800-15gb-gddr3-mac-edition" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/palit/0/palit-gtx-680-2gb_id49_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/palit/0/thumbs/t_palit-gtx-680-2gb_id49_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/palit-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/palit/0/palit-gtx-680-4gb-videokarta-dlya-mac-pro_id34_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/palit/0/thumbs/t_palit-gtx-680-4gb-videokarta-dlya-mac-pro_id34_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/palit-gtx-680-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/asus/0/kfa2-gtx-680-4gb-videokarta-dlya-mac-pro_id33_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/asus/0/thumbs/t_kfa2-gtx-680-4gb-videokarta-dlya-mac-pro_id33_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/kfa-gtx-680-ex-oc-4gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gainward/0/gainward-gtx-680-phantom-2gb_id50_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/gainward/0/thumbs/t_gainward-gtx-680-phantom-2gb_id50_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/gainward-gtx-680-2gb-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mac-pro-31-logic-board-materinskaya-plata_id36_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mac-pro-31-logic-board-materinskaya-plata_id36_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mac-pro-31-logic-board" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mb988z-a-wi-fi-modul-dlya-mac-pro_id28_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mb988z-a-wi-fi-modul-dlya-mac-pro_id28_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mb988z-a-wi-fi-extreme" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-mb987z-a-wi-fi-modul-dlya-mac-pro_id38_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-mb987z-a-wi-fi-modul-dlya-mac-pro_id38_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-mb988z-a-wi-fi-extreme-38" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-dps-980bb-blok-pitaniya-dlya-mac-pro-31_id35_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-dps-980bb-blok-pitaniya-dlya-mac-pro-31_id35_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-dps-980bb-power-supply-mp31" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/apple-bluetooth-ma687zm-a-modul-dlya-mac-pro_id37_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/apple/0/thumbs/t_apple-bluetooth-ma687zm-a-modul-dlya-mac-pro_id37_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/apple-ma687zma-bluetooth" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-31-processor-upgrade-kit_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-31-processor-upgrade-kit_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/macmy-31-processor-upgrade-kit" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/macmy-pci-e-v-4-porta-usb-30-adapter-dlya-mac_id39_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/macmy/0/thumbs/t_macmy-pci-e-v-4-porta-usb-30-adapter-dlya-mac_id39_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/macmy-pci-e-usb-30-4-ports" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/sedna/0/sedna-pcie-to-sata-iii-ssd-adapter-dlya-mac-pro_id19_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/sedna/0/thumbs/t_sedna-pcie-to-sata-iii-ssd-adapter-dlya-mac-pro_id19_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/macmy-pcie-to-sata-3-ssd-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/0/orico-pci-e-to-usb-30-adapter-dlya-mac_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/0/thumbs/t_orico-pci-e-to-usb-30-adapter-dlya-mac_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/orico-pci-e-usb-30-4-ports-adapter" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/orico/0/orico-25-v-35-adapter-ssd-dlya-mac-pro_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/orico/0/thumbs/t_orico-25-v-35-adapter-ssd-dlya-mac-pro_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/orico-25-to-35-adapter-ssd-for-mac-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/elecom/0/elecom-m-xt4drbk-mish-s-trekbollom-dlya-levshi_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/elecom/0/thumbs/t_elecom-m-xt4drbk-mish-s-trekbollom-dlya-levshi_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/elecom-m-xt4drbk-left-hand-trackball" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/intel/0/intel-xeon-e5462-28-ggc-harpertown-processor-dlya-mac-pro-31_id31_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/images/products/intel/0/thumbs/t_intel-xeon-e5462-28-ggc-harpertown-processor-dlya-mac-pro-31_id31_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://macmy.ru/catalog/intel-xeon-e5462-slant-c0-harpertown" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
@@ -1447,83 +1447,83 @@
       </c>
       <c r="G26" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="4">
         <v>0</v>
       </c>
       <c r="E27" s="4">
-        <v>16000</v>
+        <v>12000</v>
       </c>
       <c r="F27" s="4">
-        <v>13990</v>
+        <v>11990</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>59</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
-        <v>12000</v>
+        <v>16000</v>
       </c>
       <c r="F28" s="4">
-        <v>11990</v>
+        <v>13990</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="4">
         <v>0</v>
       </c>
       <c r="E29" s="4">
@@ -1563,83 +1563,83 @@
       </c>
       <c r="G30" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I30" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D31" s="4">
         <v>0</v>
       </c>
       <c r="E31" s="4">
-        <v>16000</v>
+        <v>13990</v>
       </c>
       <c r="F31" s="4">
-        <v>13990</v>
+        <v>12990</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="4">
         <v>0</v>
       </c>
       <c r="E32" s="4">
+        <v>16000</v>
+      </c>
+      <c r="F32" s="4">
         <v>13990</v>
-      </c>
-[...1 lines deleted...]
-        <v>12990</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>69</v>
       </c>
       <c r="D33" s="4">
         <v>0</v>
       </c>
       <c r="E33" s="4">
@@ -2088,108 +2088,108 @@
         <v>104</v>
       </c>
       <c r="D49" s="4">
         <v>0</v>
       </c>
       <c r="E49" s="4">
         <v>1900</v>
       </c>
       <c r="F49" s="4">
         <v>1650</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="B50" s="4" t="s">
+      <c r="B50" s="4"/>
+      <c r="C50" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="C50" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="4">
         <v>0</v>
       </c>
       <c r="E50" s="4">
-        <v>2290</v>
+        <v>5000</v>
       </c>
       <c r="F50" s="4">
-        <v>2100</v>
+        <v>4200</v>
       </c>
       <c r="G50" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I50" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="B51" s="4"/>
       <c r="C51" s="4" t="s">
         <v>109</v>
       </c>
       <c r="D51" s="4">
         <v>0</v>
       </c>
       <c r="E51" s="4">
-        <v>5000</v>
+        <v>2290</v>
       </c>
       <c r="F51" s="4">
-        <v>4200</v>
+        <v>2100</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I51" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>111</v>
       </c>
       <c r="D52" s="4">
         <v>0</v>
       </c>
       <c r="E52" s="4">
         <v>5500</v>
       </c>
       <c r="F52" s="4">
         <v>4500</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I52" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="4" t="s">
@@ -2203,51 +2203,51 @@
       </c>
       <c r="D53" s="4">
         <v>0</v>
       </c>
       <c r="E53" s="4">
         <v>2490</v>
       </c>
       <c r="F53" s="4">
         <v>2490</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I53" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>116</v>
       </c>
       <c r="D54" s="4">
         <v>0</v>
       </c>
       <c r="E54" s="4">
         <v>1500</v>
       </c>
       <c r="F54" s="4">
         <v>1200</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="4" t="s">
@@ -2483,32 +2483,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MACMY.RU Price Generator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>macmy.ru catalog price 04.08.2026</dc:title>
+  <dc:title>macmy.ru catalog price 24.08.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>